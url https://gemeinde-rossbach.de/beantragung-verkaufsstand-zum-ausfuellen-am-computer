--- v0 (2026-04-02)
+++ v1 (2026-05-19)
@@ -178,51 +178,51 @@
               </v:shapetype>
               <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:407.65pt;margin-top:0;width:74.25pt;height:157.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6z0vPDAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46DZGmMOEWXLsOA&#10;rhvQ7QNkWY6FyaJGKbGzrx8lp2nQ3YbpIJAi9UQ+Pq1vh86wo0KvwZY8n0w5U1ZCre2+5D++797d&#10;cOaDsLUwYFXJT8rz283bN+veFWoGLZhaISMQ64velbwNwRVZ5mWrOuEn4JSlYAPYiUAu7rMaRU/o&#10;nclm0+n7rAesHYJU3tPp/Rjkm4TfNEqGr03jVWCm5FRbSDumvYp7tlmLYo/CtVqeyxD/UEUntKVH&#10;L1D3Igh2QP0XVKclgocmTCR0GTSNlir1QN3k01fdPLXCqdQLkePdhSb//2Dl4/HJfUMWhg8w0ABT&#10;E949gPzpmYVtK+xe3SFC3ypR08N5pCzrnS/OVyPVvvARpOq/QE1DFocACWhosIusUJ+M0GkApwvp&#10;aghM0uFqPlstF5xJCuWr1XKZp6lkoni+7dCHTwo6Fo2SIw01oYvjgw+xGlE8p8THPBhd77QxycF9&#10;tTXIjoIEsEsrNfAqzVjWUymL2SIhW4j3kzY6HUigRnclv5nGNUomsvHR1iklCG1Gmyox9kxPZGTk&#10;JgzVQImRpgrqExGFMAqRPg4ZLeBvznoSYcn9r4NAxZn5bInsVT6fR9UmZ75YzsjB60h1HRFWElTJ&#10;A2ejuQ1J6YkHd0dD2enE10sl51pJXInG80eI6r32U9bLd938AQAA//8DAFBLAwQUAAYACAAAACEA&#10;SetvU90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgTQqMS4lQVFRcO&#10;SBQkOLqxE0fYa8t20/D3LCc4rmY0+167XZxls45p8iigXBXANPZeTTgKeH97utkAS1miktajFvCt&#10;E2y7y4tWNsqf8VXPhzwyGsHUSAEm59BwnnqjnUwrHzRSNvjoZKYzjlxFeaZxZ/ltUdTcyQnpg5FB&#10;Pxrdfx1OTsCHM5Pax5fPQdl5/zzs1mGJQYjrq2X3ACzrJf+V4Ref0KEjpqM/oUrMCtiU64qqAsiI&#10;4vu6IpOjgKq8q4F3Lf8v0P0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAus9LzwwCAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASetvU90A&#10;AAAIAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="2FF1EB5A" w14:textId="2C693926" w:rsidR="00D168A9" w:rsidRDefault="00D168A9">
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BC22F1C" wp14:editId="7C970D57">
                             <wp:extent cx="751205" cy="821690"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="1" name="Grafik 1" descr="Ein Bild, das Clipart, Zeichnung, Darstellung, Design enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="6" name="Grafik 6" descr="Ein Bild, das Clipart, Zeichnung, Darstellung, Design enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId7">
+                                    <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="751205" cy="821690"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
@@ -712,98 +712,98 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001040D9">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5760BCF2" w14:textId="77777777" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11C98EDF" w14:textId="77777777" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CFA5399" w14:textId="68810EF8" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
+    <w:p w14:paraId="0CFA5399" w14:textId="71E32192" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00D168A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Verkauffsstand (ohne Küche)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D168A9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1271208118"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001040D9">
+          <w:r w:rsidR="000566EC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">   1 Stück</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54ED080F" w14:textId="4A7FCA7E" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1239,80 +1239,99 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Für Beschädigung und/oder Verschmutzung haftet der Veranstalter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D029F6" w14:textId="2D594195" w:rsidR="00D168A9" w:rsidRPr="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D168A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Beim Auf- und Abbau muss eine zuständige Person vor Ort sein. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB040AF" w14:textId="7950AEA1" w:rsidR="00D168A9" w:rsidRPr="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
+    <w:p w14:paraId="46A2C73F" w14:textId="77777777" w:rsidR="000566EC" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D168A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Leihgebühr für Privatpersonen 50 €/Hütte bei Selbstabholung, bei Lieferung durch Gemeinde 100 €/Hütte</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Leihgebühr für Privatpersonen 50 €/Hütte bei Selbstabholung, bei Lieferung durch Gemeinde </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB040AF" w14:textId="51DA8164" w:rsidR="00D168A9" w:rsidRPr="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00D168A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>100 €/Hütte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D168A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77084649" w14:textId="77777777" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A857864" w14:textId="77777777" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48AB135B" w14:textId="49E7BE89" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1388,51 +1407,51 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D168A9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gemeinde:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> _________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="00D168A9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Veranstalter:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  __________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D168A9" w:rsidSect="00D168A9">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="978" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2945094D" w14:textId="77777777" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="32031BD0" w14:textId="77777777" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1547,111 +1566,114 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="474D11EB" w14:textId="77777777" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="16769418" w14:textId="77777777" w:rsidR="00D168A9" w:rsidRDefault="00D168A9" w:rsidP="00D168A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Jt3atl7+0643w8StTQysdWSoZ/FAs35S4xFABpH28tsxbYxMmCB7olXIDis7FbQ5Hi4q1Y/vaDbS1NkG1OAeyg==" w:salt="iU3/QbI5AYePm1t77Ehb0A=="/>
+  <w:zoom w:percent="120"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JhFlJvJcpwAVi6QaFF1BSTfIx7Q9GHWatjGJ+puZpvjIXgGBI9ME1d/+yju8U0t8Yhq27g6b1+nW0X56ofHGUQ==" w:salt="QUfAYYB87y29xN2JixqGcw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D4D5F"/>
+    <w:rsid w:val="000566EC"/>
     <w:rsid w:val="00077FCD"/>
+    <w:rsid w:val="00096978"/>
     <w:rsid w:val="001040D9"/>
     <w:rsid w:val="001A722D"/>
     <w:rsid w:val="00347EA1"/>
     <w:rsid w:val="00384E8A"/>
     <w:rsid w:val="003D4D5F"/>
     <w:rsid w:val="00601D10"/>
     <w:rsid w:val="00692099"/>
     <w:rsid w:val="00794A71"/>
-    <w:rsid w:val="00991BCF"/>
+    <w:rsid w:val="008F0521"/>
+    <w:rsid w:val="009555CB"/>
     <w:rsid w:val="009A1670"/>
     <w:rsid w:val="00A47210"/>
-    <w:rsid w:val="00BF11AC"/>
     <w:rsid w:val="00C56568"/>
+    <w:rsid w:val="00C92E2C"/>
     <w:rsid w:val="00D168A9"/>
+    <w:rsid w:val="00FD453A"/>
     <w:rsid w:val="00FE4318"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="33E10725"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C16DF586-3A95-4DFF-A2BA-5BA98CCF82EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -2167,51 +2189,51 @@
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D168A9"/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D168A9"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2453,69 +2475,69 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8350ABF-62AC-4CEB-BBDE-3781C89E0A00}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>166</Words>
-  <Characters>1050</Characters>
+  <Characters>1051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1214</CharactersWithSpaces>
+  <CharactersWithSpaces>1215</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Butzenberger Stephanie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>